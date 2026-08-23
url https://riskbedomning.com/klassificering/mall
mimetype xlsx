--- v0 (2026-07-08)
+++ v1 (2026-08-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Parametertabell" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="164">
   <si>
     <t>parameter_key</t>
   </si>
   <si>
     <t>Parameter</t>
   </si>
   <si>
     <t>Enhet</t>
   </si>
   <si>
     <t>Provpunkt 1</t>
   </si>
   <si>
     <t>metal_sb_total</t>
   </si>
   <si>
     <t>Antimon</t>
   </si>
   <si>
     <t>mg/kg</t>
   </si>
   <si>
     <t>metal_as_total</t>
   </si>
   <si>
@@ -129,50 +129,56 @@
     <t>Selen</t>
   </si>
   <si>
     <t>metal_tl_total</t>
   </si>
   <si>
     <t>Tallium</t>
   </si>
   <si>
     <t>metal_u_total</t>
   </si>
   <si>
     <t>Uran</t>
   </si>
   <si>
     <t>metal_v_total</t>
   </si>
   <si>
     <t>Vanadin</t>
   </si>
   <si>
     <t>metal_zn_total</t>
   </si>
   <si>
     <t>Zink</t>
+  </si>
+  <si>
+    <t>metal_cr_vi</t>
+  </si>
+  <si>
+    <t>Krom (VI), separat analys</t>
   </si>
   <si>
     <t>clp_71_43_2</t>
   </si>
   <si>
     <t>Bensen</t>
   </si>
   <si>
     <t>clp_100_41_4</t>
   </si>
   <si>
     <t>Etylbensen</t>
   </si>
   <si>
     <t>clp_108_38_3</t>
   </si>
   <si>
     <t>m-xylen</t>
   </si>
   <si>
     <t>clp_95_47_6</t>
   </si>
   <si>
     <t>o-xylen</t>
   </si>
@@ -545,51 +551,51 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D79"/>
+  <dimension ref="A1:D80"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="3.0" ySplit="1.0" state="frozen" topLeftCell="D2" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" hidden="true" width="21.78515625" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="37.1953125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="10.515625" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="13.8203125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="1">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="1">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="1">
@@ -1385,89 +1391,100 @@
         <v>148</v>
       </c>
       <c r="C73" t="s" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s" s="0">
         <v>149</v>
       </c>
       <c r="B74" t="s" s="0">
         <v>150</v>
       </c>
       <c r="C74" t="s" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s" s="0">
         <v>151</v>
       </c>
       <c r="B75" t="s" s="0">
         <v>152</v>
       </c>
       <c r="C75" t="s" s="0">
-        <v>153</v>
+        <v>6</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s" s="0">
+        <v>153</v>
+      </c>
+      <c r="B76" t="s" s="0">
         <v>154</v>
       </c>
-      <c r="B76" t="s" s="0">
+      <c r="C76" t="s" s="0">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s" s="0">
         <v>156</v>
       </c>
       <c r="B77" t="s" s="0">
         <v>157</v>
       </c>
       <c r="C77" t="s" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s" s="0">
         <v>158</v>
       </c>
       <c r="B78" t="s" s="0">
         <v>159</v>
       </c>
       <c r="C78" t="s" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s" s="0">
         <v>160</v>
       </c>
       <c r="B79" t="s" s="0">
         <v>161</v>
       </c>
       <c r="C79" t="s" s="0">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s" s="0">
+        <v>162</v>
+      </c>
+      <c r="B80" t="s" s="0">
+        <v>163</v>
+      </c>
+      <c r="C80" t="s" s="0">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>